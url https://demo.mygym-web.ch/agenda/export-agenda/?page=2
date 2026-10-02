--- v3 (2026-08-03)
+++ v4 (2026-10-02)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Tablib Dataset" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tablib Dataset'!$A$1:$L$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tablib Dataset'!$A$1:$L$5</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
@@ -442,63 +442,63 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:L5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="B2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="35" customWidth="1" min="1" max="1"/>
-    <col width="36" customWidth="1" min="2" max="2"/>
+    <col width="34" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="21" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="19" customWidth="1" min="7" max="7"/>
     <col width="10" customWidth="1" min="8" max="8"/>
     <col width="44" customWidth="1" min="9" max="9"/>
     <col width="26" customWidth="1" min="10" max="10"/>
     <col width="13.5" customWidth="1" min="11" max="11"/>
     <col width="27.3" customWidth="1" min="12" max="12"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Événement</t>
         </is>
       </c>
       <c r="B1" s="4" t="inlineStr">
         <is>
           <t>Plage horaire</t>
         </is>
       </c>
       <c r="C1" s="4" t="inlineStr">
         <is>
@@ -532,327 +532,271 @@
       </c>
       <c r="I1" s="4" t="inlineStr">
         <is>
           <t>Étiquettes</t>
         </is>
       </c>
       <c r="J1" s="4" t="inlineStr">
         <is>
           <t>S'applique aux rôles</t>
         </is>
       </c>
       <c r="K1" s="4" t="inlineStr">
         <is>
           <t>Est public</t>
         </is>
       </c>
       <c r="L1" s="4" t="inlineStr">
         <is>
           <t>Échéance d'inscription</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Match contre Delémont</t>
+          <t>Match contre Bassecourt</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>11 septembre 2026 de 21:30 à 23:00</t>
+          <t>9 octobre 2026 de 21:30 à 23:00</t>
         </is>
       </c>
       <c r="C2" s="5" t="n">
-        <v>46276.89583333334</v>
+        <v>46304.89583333334</v>
       </c>
       <c r="D2" s="5" t="n">
-        <v>46276.95833333334</v>
+        <v>46304.95833333334</v>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>1:30:00</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>Porrentruy</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
           <t>L'Oiselier</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>confirmé</t>
         </is>
       </c>
       <c r="I2" t="inlineStr">
         <is>
           <t>Volleyball</t>
         </is>
       </c>
       <c r="J2" t="inlineStr">
         <is>
           <t>gymnaste, moniteur, juge</t>
         </is>
       </c>
       <c r="K2" t="inlineStr">
         <is>
           <t>oui</t>
         </is>
       </c>
       <c r="L2" s="6" t="n">
-        <v>46251</v>
+        <v>46282</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Match contre Bassecourt</t>
+          <t>Production 2019</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>9 octobre 2026 de 21:30 à 23:00</t>
+          <t>6 novembre 2026 de 20:00 à 22:00</t>
         </is>
       </c>
       <c r="C3" s="5" t="n">
-        <v>46304.89583333334</v>
+        <v>46332.83333333334</v>
       </c>
       <c r="D3" s="5" t="n">
-        <v>46304.95833333334</v>
+        <v>46332.91666666666</v>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>1:30:00</t>
+          <t>2:00:00</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>Porrentruy</t>
+          <t>Saignelégier</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>L'Oiselier</t>
+          <t>Centre de loisirs</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>confirmé</t>
         </is>
       </c>
       <c r="I3" t="inlineStr">
         <is>
-          <t>Volleyball</t>
+          <t>Gymnastique parents et enfants, Volleyball</t>
         </is>
       </c>
       <c r="J3" t="inlineStr">
         <is>
-          <t>gymnaste, moniteur, juge</t>
+          <t>gymnaste, moniteur</t>
         </is>
       </c>
       <c r="K3" t="inlineStr">
         <is>
           <t>oui</t>
         </is>
-      </c>
-[...1 lines deleted...]
-        <v>46282</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Production 2019</t>
+          <t>Match contre Boncourt</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>6 novembre 2026 de 20:00 à 22:00</t>
+          <t>6 novembre 2026 de 20:30 à 22:00</t>
         </is>
       </c>
       <c r="C4" s="5" t="n">
-        <v>46332.83333333334</v>
+        <v>46332.85416666666</v>
       </c>
       <c r="D4" s="5" t="n">
         <v>46332.91666666666</v>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>2:00:00</t>
+          <t>1:30:00</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>Saignelégier</t>
+          <t>Porrentruy</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>Centre de loisirs</t>
+          <t>L'Oiselier</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>confirmé</t>
         </is>
       </c>
       <c r="I4" t="inlineStr">
         <is>
-          <t>Gymnastique parents et enfants, Volleyball</t>
+          <t>Volleyball</t>
         </is>
       </c>
       <c r="J4" t="inlineStr">
         <is>
-          <t>gymnaste, moniteur</t>
+          <t>gymnaste, moniteur, juge</t>
         </is>
       </c>
       <c r="K4" t="inlineStr">
         <is>
           <t>oui</t>
         </is>
+      </c>
+      <c r="L4" s="6" t="n">
+        <v>46312</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Match contre Boncourt</t>
+          <t>Rencontre amicale agrès d'automne</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>6 novembre 2026 de 20:30 à 22:00</t>
+          <t>5 décembre 2026 de 07:30 à 18:00</t>
         </is>
       </c>
       <c r="C5" s="5" t="n">
-        <v>46332.85416666666</v>
+        <v>46361.3125</v>
       </c>
       <c r="D5" s="5" t="n">
-        <v>46332.91666666666</v>
+        <v>46361.75</v>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>1:30:00</t>
+          <t>10:30:00</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>Porrentruy</t>
+          <t>Glovelier</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>L'Oiselier</t>
+          <t>Halle polyvalente</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>confirmé</t>
         </is>
       </c>
       <c r="I5" t="inlineStr">
         <is>
-          <t>Volleyball</t>
+          <t>Gymnastique aux agrès</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>gymnaste, moniteur, juge</t>
         </is>
       </c>
       <c r="K5" t="inlineStr">
         <is>
           <t>oui</t>
         </is>
       </c>
       <c r="L5" s="6" t="n">
-        <v>46312</v>
-[...54 lines deleted...]
-      <c r="L6" s="6" t="n">
         <v>46319</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:L6"/>
-  <conditionalFormatting sqref="A2:L6">
+  <autoFilter ref="A1:L5"/>
+  <conditionalFormatting sqref="A2:L5">
     <cfRule type="expression" priority="1" dxfId="0">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" verticalCentered="0"/>
   <pageMargins left="0.3937007874015748" right="0.3937007874015748" top="0.5905511811023623" bottom="0.3937007874015748" header="0" footer="0.2362204724409449"/>
   <pageSetup orientation="landscape" fitToHeight="0" fitToWidth="1"/>
   <headerFooter>
     <oddHeader/>
     <oddFooter>&amp;L&amp;A&amp;RPage &amp;P of &amp;N</oddFooter>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 